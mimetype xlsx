--- v0 (2026-05-07)
+++ v1 (2026-10-27)
@@ -1,72 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Daphne.Sarcia\Downloads\Compliance\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rigov-my.sharepoint.com/personal/kadeem_leslie_doa_ri_gov/Documents/Documents/MBE - Contract Compliance Forms and Regs/Final Compliance Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BDA38741-3AA3-4076-9EFB-C4171BC0BFEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="40" documentId="8_{FE419385-6822-4490-B126-6CF3F1543CF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{24059180-E3BD-4CE6-B69B-801D5372F7F1}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$13</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" iterateDelta="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A102" i="1" l="1"/>
   <c r="A78" i="1"/>
   <c r="A79" i="1" s="1"/>
   <c r="A80" i="1" s="1"/>
@@ -121,51 +123,51 @@
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
   <c r="A51" i="1" s="1"/>
   <c r="A52" i="1" s="1"/>
   <c r="A53" i="1" s="1"/>
   <c r="A38" i="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A37" i="1"/>
   <c r="A36" i="1"/>
   <c r="A35" i="1"/>
   <c r="A34" i="1"/>
   <c r="A33" i="1"/>
   <c r="A32" i="1"/>
   <c r="A31" i="1"/>
   <c r="A30" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="39">
   <si>
     <t>Sample Good Faith Efforts Log</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Firm Contacted</t>
   </si>
   <si>
     <t>Trade/Scope</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Bid Solicitation Sent (Y/N + Date)</t>
   </si>
   <si>
     <t>Email Sent (Y/N + Date)</t>
   </si>
   <si>
@@ -214,127 +216,187 @@
     <t>ABC Painting Company LLC</t>
   </si>
   <si>
     <t>Interior paiting of school classrooms</t>
   </si>
   <si>
     <t>ABC HVAC Firm, LLC</t>
   </si>
   <si>
     <t>WBE</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>Installation of Rooftop AC Unit</t>
   </si>
   <si>
     <t>ABC Flooring Firm, LLC</t>
   </si>
   <si>
     <t>Installation of Epoxy Flooring in lobby</t>
   </si>
   <si>
     <t>Yes (1/15)</t>
+  </si>
+  <si>
+    <t>Quote received on 1/18/2026. Firm confirmed availability and was included in bid evaluation.</t>
+  </si>
+  <si>
+    <t>Firm expressed interest, attended optional pre-bid site visit, and submitted a complete bid package by the requested deadline.</t>
+  </si>
+  <si>
+    <t>No quotation received. Follow-up email and phone call made on 1/20/2026; voicemail left. Firm later advised they were unable to supply materials within the project schedule.</t>
+  </si>
+  <si>
+    <t>ABC Electrical Suppllier, Inc.</t>
+  </si>
+  <si>
+    <t>Yes (1/16)</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Supply (60% Participation) electrical materials, including wiring, connectors, terminals, and connection hardware for generator installation.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Firm acknowledged receipt of solicitation and submitted a quotation on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1/19/2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Follow-up call confirmed scope and pricing.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...14 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-      <sz val="12"/>
+      <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="18"/>
+      <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -481,239 +543,187 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="16" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>107950</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>12700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1073150</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>450850</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image 1">
           <a:extLst>
@@ -752,51 +762,146 @@
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>945761</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>490595</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>117355</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>362018</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{681B5E16-A22A-40FE-3054-46916CE36DFB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="2277363">
+          <a:off x="6343261" y="3517428"/>
+          <a:ext cx="5479261" cy="1935173"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="10000">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:alpha val="14000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>SAMPLE</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="10000" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:alpha val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="10000">
+            <a:solidFill>
+              <a:schemeClr val="dk1">
+                <a:alpha val="24000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1061,1669 +1166,1685 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J102"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection sqref="A1:J13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
-    <col min="2" max="2" width="19.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="23.81640625" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" customWidth="1"/>
+    <col min="3" max="3" width="46.140625" customWidth="1"/>
+    <col min="4" max="4" width="23.85546875" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="34.26953125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="30.7265625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="6.81640625" customWidth="1"/>
+    <col min="10" max="10" width="34.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C1" s="27" t="s">
+    <row r="1" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="38"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="D1" s="46" t="s">
+      <c r="D1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="46"/>
-[...9 lines deleted...]
-      <c r="C2" s="36" t="s">
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="43"/>
+    </row>
+    <row r="2" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="40"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="D2" s="48"/>
-[...10 lines deleted...]
-      <c r="C3" s="36" t="s">
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="45"/>
+    </row>
+    <row r="3" spans="1:10" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="40"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="48"/>
-[...10 lines deleted...]
-      <c r="C4" s="38" t="s">
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="45"/>
+    </row>
+    <row r="4" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A4" s="29"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="50"/>
-[...9 lines deleted...]
-      <c r="B5" s="33" t="s">
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="45"/>
+    </row>
+    <row r="5" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A5" s="31"/>
+      <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="17"/>
-[...10 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+    </row>
+    <row r="6" spans="1:10" ht="42.75" x14ac:dyDescent="0.4">
+      <c r="A6" s="31"/>
+      <c r="B6" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="2"/>
-[...10 lines deleted...]
-      <c r="B7" s="4" t="s">
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
+    </row>
+    <row r="7" spans="1:10" ht="42.75" x14ac:dyDescent="0.4">
+      <c r="A7" s="31"/>
+      <c r="B7" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="2"/>
-[...10 lines deleted...]
-      <c r="B8" s="4" t="s">
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A8" s="31"/>
+      <c r="B8" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="6"/>
-[...9 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="C8" s="19"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+    </row>
+    <row r="9" spans="1:10" ht="42.75" x14ac:dyDescent="0.4">
+      <c r="A9" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="H9" s="23" t="s">
+      <c r="H9" s="21" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="J9" s="29" t="s">
+      <c r="J9" s="21" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="8">
+    <row r="10" spans="1:10" ht="85.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="33">
         <v>1</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="23">
         <v>46032</v>
       </c>
-      <c r="C10" s="10" t="s">
+      <c r="C10" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="10" t="s">
+      <c r="D10" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="10" t="s">
+      <c r="E10" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="F10" s="10" t="s">
+      <c r="F10" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="G10" s="10" t="s">
+      <c r="G10" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="H10" s="15" t="s">
+      <c r="H10" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="I10" s="7" t="s">
+      <c r="I10" s="16" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="8">
+      <c r="J10" s="25" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="134.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="33">
         <v>2</v>
       </c>
-      <c r="B11" s="39">
+      <c r="B11" s="26">
         <v>46032</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="C11" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="D11" s="10" t="s">
+      <c r="D11" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="10" t="s">
+      <c r="E11" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="F11" s="10" t="s">
+      <c r="F11" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="G11" s="10" t="s">
+      <c r="G11" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="H11" s="15" t="s">
+      <c r="H11" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="I11" s="10" t="s">
+      <c r="I11" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="40"/>
-[...2 lines deleted...]
-      <c r="A12" s="41">
+      <c r="J11" s="27" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="117.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="34">
         <v>3</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="23">
         <v>46037</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C12" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D12" s="10" t="s">
+      <c r="D12" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="10" t="s">
+      <c r="E12" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="F12" s="10" t="s">
+      <c r="F12" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="G12" s="10" t="s">
+      <c r="G12" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="H12" s="15" t="s">
+      <c r="H12" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="I12" s="10" t="s">
+      <c r="I12" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="28"/>
-[...2 lines deleted...]
-      <c r="A13" s="8">
+      <c r="J12" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="170.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="33">
         <v>4</v>
       </c>
-      <c r="B13" s="11"/>
-[...10 lines deleted...]
-      <c r="A14" s="8">
+      <c r="B13" s="28">
+        <v>46038</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="H13" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="I13" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="4">
         <v>5</v>
       </c>
-      <c r="B14" s="11"/>
-[...10 lines deleted...]
-      <c r="A15" s="8">
+      <c r="B14" s="5"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="13"/>
+    </row>
+    <row r="15" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="4">
         <v>6</v>
       </c>
-      <c r="B15" s="11"/>
-[...10 lines deleted...]
-      <c r="A16" s="8">
+      <c r="B15" s="5"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="13"/>
+    </row>
+    <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="4">
         <v>7</v>
       </c>
-      <c r="B16" s="11"/>
-[...10 lines deleted...]
-      <c r="A17" s="8">
+      <c r="B16" s="5"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="13"/>
+    </row>
+    <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="4">
         <v>8</v>
       </c>
-      <c r="B17" s="11"/>
-[...10 lines deleted...]
-      <c r="A18" s="8">
+      <c r="B17" s="5"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="13"/>
+    </row>
+    <row r="18" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="4">
         <v>9</v>
       </c>
-      <c r="B18" s="11"/>
-[...10 lines deleted...]
-      <c r="A19" s="8">
+      <c r="B18" s="5"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="13"/>
+    </row>
+    <row r="19" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="4">
         <v>10</v>
       </c>
-      <c r="B19" s="11"/>
-[...10 lines deleted...]
-      <c r="A20" s="8">
+      <c r="B19" s="5"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="13"/>
+    </row>
+    <row r="20" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="4">
         <v>11</v>
       </c>
-      <c r="B20" s="11"/>
-[...10 lines deleted...]
-      <c r="A21" s="8">
+      <c r="B20" s="5"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="13"/>
+    </row>
+    <row r="21" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="4">
         <v>12</v>
       </c>
-      <c r="B21" s="11"/>
-[...10 lines deleted...]
-      <c r="A22" s="8">
+      <c r="B21" s="5"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="13"/>
+    </row>
+    <row r="22" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="4">
         <v>13</v>
       </c>
-      <c r="B22" s="11"/>
-[...10 lines deleted...]
-      <c r="A23" s="8">
+      <c r="B22" s="5"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="13"/>
+    </row>
+    <row r="23" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="4">
         <v>14</v>
       </c>
-      <c r="B23" s="11"/>
-[...10 lines deleted...]
-      <c r="A24" s="8">
+      <c r="B23" s="5"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="13"/>
+    </row>
+    <row r="24" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="4">
         <v>15</v>
       </c>
-      <c r="B24" s="11"/>
-[...10 lines deleted...]
-      <c r="A25" s="8">
+      <c r="B24" s="5"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="13"/>
+    </row>
+    <row r="25" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="4">
         <v>16</v>
       </c>
-      <c r="B25" s="11"/>
-[...10 lines deleted...]
-      <c r="A26" s="8">
+      <c r="B25" s="5"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="13"/>
+    </row>
+    <row r="26" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="4">
         <v>17</v>
       </c>
-      <c r="B26" s="11"/>
-[...10 lines deleted...]
-      <c r="A27" s="8">
+      <c r="B26" s="5"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="13"/>
+    </row>
+    <row r="27" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="4">
         <v>18</v>
       </c>
-      <c r="B27" s="11"/>
-[...10 lines deleted...]
-      <c r="A28" s="8">
+      <c r="B27" s="5"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="13"/>
+    </row>
+    <row r="28" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="4">
         <v>19</v>
       </c>
-      <c r="B28" s="11"/>
-[...10 lines deleted...]
-      <c r="A29" s="8">
+      <c r="B28" s="5"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="13"/>
+    </row>
+    <row r="29" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="4">
         <v>20</v>
       </c>
-      <c r="B29" s="7"/>
-[...10 lines deleted...]
-      <c r="A30" s="5">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="13"/>
+    </row>
+    <row r="30" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
         <f t="shared" ref="A30:A61" si="0">SUM(A29+1)</f>
         <v>21</v>
       </c>
-      <c r="B30" s="7"/>
-[...10 lines deleted...]
-      <c r="A31" s="5">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="13"/>
+    </row>
+    <row r="31" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="2">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
-      <c r="B31" s="7"/>
-[...10 lines deleted...]
-      <c r="A32" s="30">
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="13"/>
+    </row>
+    <row r="32" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="14">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
-      <c r="B32" s="12"/>
-[...10 lines deleted...]
-      <c r="A33" s="24">
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="15"/>
+    </row>
+    <row r="33" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="10">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
-      <c r="B33" s="25"/>
-[...10 lines deleted...]
-      <c r="A34" s="5">
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="9"/>
+    </row>
+    <row r="34" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="2">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-      <c r="B34" s="7"/>
-[...6 lines deleted...]
-      <c r="I34" s="7"/>
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="3"/>
       <c r="J34" s="1"/>
     </row>
-    <row r="35" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A35" s="5">
+    <row r="35" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="2">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
-      <c r="B35" s="7"/>
-[...6 lines deleted...]
-      <c r="I35" s="7"/>
+      <c r="B35" s="3"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="3"/>
       <c r="J35" s="1"/>
     </row>
-    <row r="36" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A36" s="5">
+    <row r="36" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="2">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
-      <c r="B36" s="7"/>
-[...6 lines deleted...]
-      <c r="I36" s="7"/>
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="3"/>
       <c r="J36" s="1"/>
     </row>
-    <row r="37" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A37" s="5">
+    <row r="37" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="2">
         <f t="shared" si="0"/>
         <v>28</v>
       </c>
-      <c r="B37" s="7"/>
-[...6 lines deleted...]
-      <c r="I37" s="7"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="3"/>
       <c r="J37" s="1"/>
     </row>
-    <row r="38" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A38" s="5">
+    <row r="38" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" s="2">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
-      <c r="B38" s="7"/>
-[...6 lines deleted...]
-      <c r="I38" s="7"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="3"/>
       <c r="J38" s="1"/>
     </row>
-    <row r="39" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A39" s="5">
+    <row r="39" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="B39" s="7"/>
-[...6 lines deleted...]
-      <c r="I39" s="7"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="3"/>
       <c r="J39" s="1"/>
     </row>
-    <row r="40" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A40" s="5">
+    <row r="40" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
-      <c r="B40" s="7"/>
-[...6 lines deleted...]
-      <c r="I40" s="7"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="3"/>
       <c r="J40" s="1"/>
     </row>
-    <row r="41" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A41" s="5">
+    <row r="41" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
-      <c r="B41" s="7"/>
-[...6 lines deleted...]
-      <c r="I41" s="7"/>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="3"/>
       <c r="J41" s="1"/>
     </row>
-    <row r="42" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A42" s="5">
+    <row r="42" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
-      <c r="B42" s="7"/>
-[...6 lines deleted...]
-      <c r="I42" s="7"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="3"/>
       <c r="J42" s="1"/>
     </row>
-    <row r="43" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A43" s="5">
+    <row r="43" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
         <f t="shared" si="0"/>
         <v>34</v>
       </c>
-      <c r="B43" s="7"/>
-[...6 lines deleted...]
-      <c r="I43" s="7"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="3"/>
       <c r="J43" s="1"/>
     </row>
-    <row r="44" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A44" s="5">
+    <row r="44" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
         <f t="shared" si="0"/>
         <v>35</v>
       </c>
-      <c r="B44" s="7"/>
-[...6 lines deleted...]
-      <c r="I44" s="7"/>
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="3"/>
       <c r="J44" s="1"/>
     </row>
-    <row r="45" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A45" s="5">
+    <row r="45" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
         <f t="shared" si="0"/>
         <v>36</v>
       </c>
-      <c r="B45" s="7"/>
-[...6 lines deleted...]
-      <c r="I45" s="7"/>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="3"/>
       <c r="J45" s="1"/>
     </row>
-    <row r="46" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A46" s="5">
+    <row r="46" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
         <f t="shared" si="0"/>
         <v>37</v>
       </c>
-      <c r="B46" s="7"/>
-[...6 lines deleted...]
-      <c r="I46" s="7"/>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="3"/>
       <c r="J46" s="1"/>
     </row>
-    <row r="47" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A47" s="5">
+    <row r="47" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A47" s="2">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
-      <c r="B47" s="7"/>
-[...6 lines deleted...]
-      <c r="I47" s="7"/>
+      <c r="B47" s="3"/>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="3"/>
       <c r="J47" s="1"/>
     </row>
-    <row r="48" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A48" s="5">
+    <row r="48" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
         <f t="shared" si="0"/>
         <v>39</v>
       </c>
-      <c r="B48" s="7"/>
-[...6 lines deleted...]
-      <c r="I48" s="7"/>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="3"/>
       <c r="J48" s="1"/>
     </row>
-    <row r="49" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A49" s="5">
+    <row r="49" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A49" s="2">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
-      <c r="B49" s="7"/>
-[...6 lines deleted...]
-      <c r="I49" s="7"/>
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="3"/>
       <c r="J49" s="1"/>
     </row>
-    <row r="50" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A50" s="5">
+    <row r="50" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A50" s="2">
         <f t="shared" si="0"/>
         <v>41</v>
       </c>
-      <c r="B50" s="7"/>
-[...6 lines deleted...]
-      <c r="I50" s="7"/>
+      <c r="B50" s="3"/>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="3"/>
       <c r="J50" s="1"/>
     </row>
-    <row r="51" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A51" s="5">
+    <row r="51" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A51" s="2">
         <f t="shared" si="0"/>
         <v>42</v>
       </c>
-      <c r="B51" s="7"/>
-[...6 lines deleted...]
-      <c r="I51" s="7"/>
+      <c r="B51" s="3"/>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="3"/>
       <c r="J51" s="1"/>
     </row>
-    <row r="52" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A52" s="5">
+    <row r="52" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A52" s="2">
         <f t="shared" si="0"/>
         <v>43</v>
       </c>
-      <c r="B52" s="7"/>
-[...6 lines deleted...]
-      <c r="I52" s="7"/>
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="3"/>
       <c r="J52" s="1"/>
     </row>
-    <row r="53" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A53" s="5">
+    <row r="53" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="2">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
-      <c r="B53" s="7"/>
-[...6 lines deleted...]
-      <c r="I53" s="7"/>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="3"/>
       <c r="J53" s="1"/>
     </row>
-    <row r="54" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A54" s="5">
+    <row r="54" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="2">
         <f t="shared" si="0"/>
         <v>45</v>
       </c>
-      <c r="B54" s="7"/>
-[...6 lines deleted...]
-      <c r="I54" s="7"/>
+      <c r="B54" s="3"/>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="3"/>
       <c r="J54" s="1"/>
     </row>
-    <row r="55" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A55" s="5">
+    <row r="55" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A55" s="2">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
-      <c r="B55" s="7"/>
-[...6 lines deleted...]
-      <c r="I55" s="7"/>
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="3"/>
       <c r="J55" s="1"/>
     </row>
-    <row r="56" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A56" s="5">
+    <row r="56" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" s="2">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
-      <c r="B56" s="7"/>
-[...6 lines deleted...]
-      <c r="I56" s="7"/>
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="3"/>
       <c r="J56" s="1"/>
     </row>
-    <row r="57" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A57" s="5">
+    <row r="57" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="2">
         <f t="shared" si="0"/>
         <v>48</v>
       </c>
-      <c r="B57" s="7"/>
-[...6 lines deleted...]
-      <c r="I57" s="7"/>
+      <c r="B57" s="3"/>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="3"/>
       <c r="J57" s="1"/>
     </row>
-    <row r="58" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A58" s="5">
+    <row r="58" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A58" s="2">
         <f t="shared" si="0"/>
         <v>49</v>
       </c>
-      <c r="B58" s="7"/>
-[...6 lines deleted...]
-      <c r="I58" s="7"/>
+      <c r="B58" s="3"/>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="3"/>
       <c r="J58" s="1"/>
     </row>
-    <row r="59" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A59" s="5">
+    <row r="59" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A59" s="2">
         <f t="shared" si="0"/>
         <v>50</v>
       </c>
-      <c r="B59" s="7"/>
-[...6 lines deleted...]
-      <c r="I59" s="7"/>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="3"/>
       <c r="J59" s="1"/>
     </row>
-    <row r="60" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A60" s="5">
+    <row r="60" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A60" s="2">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
-      <c r="B60" s="7"/>
-[...6 lines deleted...]
-      <c r="I60" s="7"/>
+      <c r="B60" s="3"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="3"/>
       <c r="J60" s="1"/>
     </row>
-    <row r="61" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A61" s="5">
+    <row r="61" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A61" s="2">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
-      <c r="B61" s="7"/>
-[...6 lines deleted...]
-      <c r="I61" s="7"/>
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="3"/>
       <c r="J61" s="1"/>
     </row>
-    <row r="62" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A62" s="5">
+    <row r="62" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A62" s="2">
         <f t="shared" ref="A62:A93" si="1">SUM(A61+1)</f>
         <v>53</v>
       </c>
-      <c r="B62" s="7"/>
-[...6 lines deleted...]
-      <c r="I62" s="7"/>
+      <c r="B62" s="3"/>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="3"/>
       <c r="J62" s="1"/>
     </row>
-    <row r="63" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A63" s="5">
+    <row r="63" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A63" s="2">
         <f t="shared" si="1"/>
         <v>54</v>
       </c>
-      <c r="B63" s="7"/>
-[...6 lines deleted...]
-      <c r="I63" s="7"/>
+      <c r="B63" s="3"/>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="3"/>
       <c r="J63" s="1"/>
     </row>
-    <row r="64" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A64" s="5">
+    <row r="64" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" s="2">
         <f t="shared" si="1"/>
         <v>55</v>
       </c>
-      <c r="B64" s="7"/>
-[...6 lines deleted...]
-      <c r="I64" s="7"/>
+      <c r="B64" s="3"/>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="3"/>
       <c r="J64" s="1"/>
     </row>
-    <row r="65" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A65" s="5">
+    <row r="65" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
         <f t="shared" si="1"/>
         <v>56</v>
       </c>
-      <c r="B65" s="7"/>
-[...6 lines deleted...]
-      <c r="I65" s="7"/>
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="3"/>
       <c r="J65" s="1"/>
     </row>
-    <row r="66" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A66" s="5">
+    <row r="66" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A66" s="2">
         <f t="shared" si="1"/>
         <v>57</v>
       </c>
-      <c r="B66" s="7"/>
-[...6 lines deleted...]
-      <c r="I66" s="7"/>
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="3"/>
       <c r="J66" s="1"/>
     </row>
-    <row r="67" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A67" s="5">
+    <row r="67" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
-      <c r="B67" s="7"/>
-[...6 lines deleted...]
-      <c r="I67" s="7"/>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="3"/>
       <c r="J67" s="1"/>
     </row>
-    <row r="68" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A68" s="5">
+    <row r="68" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
         <f t="shared" si="1"/>
         <v>59</v>
       </c>
-      <c r="B68" s="7"/>
-[...6 lines deleted...]
-      <c r="I68" s="7"/>
+      <c r="B68" s="3"/>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="3"/>
       <c r="J68" s="1"/>
     </row>
-    <row r="69" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A69" s="5">
+    <row r="69" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A69" s="2">
         <f t="shared" si="1"/>
         <v>60</v>
       </c>
-      <c r="B69" s="7"/>
-[...6 lines deleted...]
-      <c r="I69" s="7"/>
+      <c r="B69" s="3"/>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="3"/>
       <c r="J69" s="1"/>
     </row>
-    <row r="70" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A70" s="5">
+    <row r="70" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A70" s="2">
         <f t="shared" si="1"/>
         <v>61</v>
       </c>
-      <c r="B70" s="7"/>
-[...6 lines deleted...]
-      <c r="I70" s="7"/>
+      <c r="B70" s="3"/>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3"/>
+      <c r="E70" s="3"/>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="3"/>
       <c r="J70" s="1"/>
     </row>
-    <row r="71" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A71" s="5">
+    <row r="71" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A71" s="2">
         <f t="shared" si="1"/>
         <v>62</v>
       </c>
-      <c r="B71" s="7"/>
-[...6 lines deleted...]
-      <c r="I71" s="7"/>
+      <c r="B71" s="3"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="3"/>
       <c r="J71" s="1"/>
     </row>
-    <row r="72" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A72" s="5">
+    <row r="72" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
         <f t="shared" si="1"/>
         <v>63</v>
       </c>
-      <c r="B72" s="7"/>
-[...6 lines deleted...]
-      <c r="I72" s="7"/>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="3"/>
       <c r="J72" s="1"/>
     </row>
-    <row r="73" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A73" s="5">
+    <row r="73" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A73" s="2">
         <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="B73" s="7"/>
-[...6 lines deleted...]
-      <c r="I73" s="7"/>
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="3"/>
       <c r="J73" s="1"/>
     </row>
-    <row r="74" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A74" s="5">
+    <row r="74" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A74" s="2">
         <f t="shared" si="1"/>
         <v>65</v>
       </c>
-      <c r="B74" s="7"/>
-[...6 lines deleted...]
-      <c r="I74" s="7"/>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="3"/>
       <c r="J74" s="1"/>
     </row>
-    <row r="75" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A75" s="5">
+    <row r="75" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A75" s="2">
         <f t="shared" si="1"/>
         <v>66</v>
       </c>
-      <c r="B75" s="7"/>
-[...6 lines deleted...]
-      <c r="I75" s="7"/>
+      <c r="B75" s="3"/>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="3"/>
       <c r="J75" s="1"/>
     </row>
-    <row r="76" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A76" s="5">
+    <row r="76" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A76" s="2">
         <f t="shared" si="1"/>
         <v>67</v>
       </c>
-      <c r="B76" s="7"/>
-[...6 lines deleted...]
-      <c r="I76" s="7"/>
+      <c r="B76" s="3"/>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="3"/>
       <c r="J76" s="1"/>
     </row>
-    <row r="77" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A77" s="5">
+    <row r="77" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A77" s="2">
         <f t="shared" si="1"/>
         <v>68</v>
       </c>
-      <c r="B77" s="7"/>
-[...6 lines deleted...]
-      <c r="I77" s="7"/>
+      <c r="B77" s="3"/>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="3"/>
       <c r="J77" s="1"/>
     </row>
-    <row r="78" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A78" s="5">
+    <row r="78" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A78" s="2">
         <f t="shared" si="1"/>
         <v>69</v>
       </c>
-      <c r="B78" s="7"/>
-[...6 lines deleted...]
-      <c r="I78" s="7"/>
+      <c r="B78" s="3"/>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="3"/>
       <c r="J78" s="1"/>
     </row>
-    <row r="79" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A79" s="5">
+    <row r="79" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A79" s="2">
         <f t="shared" si="1"/>
         <v>70</v>
       </c>
-      <c r="B79" s="7"/>
-[...6 lines deleted...]
-      <c r="I79" s="7"/>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="3"/>
       <c r="J79" s="1"/>
     </row>
-    <row r="80" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A80" s="5">
+    <row r="80" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A80" s="2">
         <f t="shared" si="1"/>
         <v>71</v>
       </c>
-      <c r="B80" s="7"/>
-[...6 lines deleted...]
-      <c r="I80" s="7"/>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="3"/>
       <c r="J80" s="1"/>
     </row>
-    <row r="81" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A81" s="5">
+    <row r="81" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A81" s="2">
         <f t="shared" si="1"/>
         <v>72</v>
       </c>
-      <c r="B81" s="7"/>
-[...6 lines deleted...]
-      <c r="I81" s="7"/>
+      <c r="B81" s="3"/>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3"/>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="3"/>
       <c r="J81" s="1"/>
     </row>
-    <row r="82" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A82" s="5">
+    <row r="82" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A82" s="2">
         <f t="shared" si="1"/>
         <v>73</v>
       </c>
-      <c r="B82" s="7"/>
-[...6 lines deleted...]
-      <c r="I82" s="7"/>
+      <c r="B82" s="3"/>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="3"/>
       <c r="J82" s="1"/>
     </row>
-    <row r="83" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A83" s="5">
+    <row r="83" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A83" s="2">
         <f t="shared" si="1"/>
         <v>74</v>
       </c>
-      <c r="B83" s="7"/>
-[...6 lines deleted...]
-      <c r="I83" s="7"/>
+      <c r="B83" s="3"/>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3"/>
+      <c r="E83" s="3"/>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="3"/>
       <c r="J83" s="1"/>
     </row>
-    <row r="84" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A84" s="5">
+    <row r="84" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A84" s="2">
         <f t="shared" si="1"/>
         <v>75</v>
       </c>
-      <c r="B84" s="7"/>
-[...6 lines deleted...]
-      <c r="I84" s="7"/>
+      <c r="B84" s="3"/>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="3"/>
       <c r="J84" s="1"/>
     </row>
-    <row r="85" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A85" s="5">
+    <row r="85" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A85" s="2">
         <f t="shared" si="1"/>
         <v>76</v>
       </c>
-      <c r="B85" s="7"/>
-[...6 lines deleted...]
-      <c r="I85" s="7"/>
+      <c r="B85" s="3"/>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="3"/>
       <c r="J85" s="1"/>
     </row>
-    <row r="86" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A86" s="5">
+    <row r="86" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A86" s="2">
         <f t="shared" si="1"/>
         <v>77</v>
       </c>
-      <c r="B86" s="7"/>
-[...6 lines deleted...]
-      <c r="I86" s="7"/>
+      <c r="B86" s="3"/>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3"/>
+      <c r="E86" s="3"/>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="3"/>
       <c r="J86" s="1"/>
     </row>
-    <row r="87" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A87" s="5">
+    <row r="87" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A87" s="2">
         <f t="shared" si="1"/>
         <v>78</v>
       </c>
-      <c r="B87" s="7"/>
-[...6 lines deleted...]
-      <c r="I87" s="7"/>
+      <c r="B87" s="3"/>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3"/>
+      <c r="E87" s="3"/>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="3"/>
       <c r="J87" s="1"/>
     </row>
-    <row r="88" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A88" s="5">
+    <row r="88" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A88" s="2">
         <f t="shared" si="1"/>
         <v>79</v>
       </c>
-      <c r="B88" s="7"/>
-[...6 lines deleted...]
-      <c r="I88" s="7"/>
+      <c r="B88" s="3"/>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="3"/>
       <c r="J88" s="1"/>
     </row>
-    <row r="89" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A89" s="5">
+    <row r="89" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="2">
         <f t="shared" si="1"/>
         <v>80</v>
       </c>
-      <c r="B89" s="7"/>
-[...6 lines deleted...]
-      <c r="I89" s="7"/>
+      <c r="B89" s="3"/>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="3"/>
       <c r="J89" s="1"/>
     </row>
-    <row r="90" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A90" s="5">
+    <row r="90" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A90" s="2">
         <f t="shared" si="1"/>
         <v>81</v>
       </c>
-      <c r="B90" s="7"/>
-[...6 lines deleted...]
-      <c r="I90" s="7"/>
+      <c r="B90" s="3"/>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="3"/>
       <c r="J90" s="1"/>
     </row>
-    <row r="91" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A91" s="5">
+    <row r="91" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A91" s="2">
         <f t="shared" si="1"/>
         <v>82</v>
       </c>
-      <c r="B91" s="7"/>
-[...6 lines deleted...]
-      <c r="I91" s="7"/>
+      <c r="B91" s="3"/>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="3"/>
       <c r="J91" s="1"/>
     </row>
-    <row r="92" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A92" s="5">
+    <row r="92" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A92" s="2">
         <f t="shared" si="1"/>
         <v>83</v>
       </c>
-      <c r="B92" s="7"/>
-[...6 lines deleted...]
-      <c r="I92" s="7"/>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="3"/>
       <c r="J92" s="1"/>
     </row>
-    <row r="93" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A93" s="5">
+    <row r="93" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A93" s="2">
         <f t="shared" si="1"/>
         <v>84</v>
       </c>
-      <c r="B93" s="7"/>
-[...6 lines deleted...]
-      <c r="I93" s="7"/>
+      <c r="B93" s="3"/>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="3"/>
       <c r="J93" s="1"/>
     </row>
-    <row r="94" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A94" s="5">
+    <row r="94" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A94" s="2">
         <f t="shared" ref="A94:A102" si="2">SUM(A93+1)</f>
         <v>85</v>
       </c>
-      <c r="B94" s="7"/>
-[...6 lines deleted...]
-      <c r="I94" s="7"/>
+      <c r="B94" s="3"/>
+      <c r="C94" s="3"/>
+      <c r="D94" s="3"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="3"/>
       <c r="J94" s="1"/>
     </row>
-    <row r="95" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A95" s="5">
+    <row r="95" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A95" s="2">
         <f t="shared" si="2"/>
         <v>86</v>
       </c>
-      <c r="B95" s="7"/>
-[...6 lines deleted...]
-      <c r="I95" s="7"/>
+      <c r="B95" s="3"/>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="3"/>
       <c r="J95" s="1"/>
     </row>
-    <row r="96" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A96" s="5">
+    <row r="96" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A96" s="2">
         <f t="shared" si="2"/>
         <v>87</v>
       </c>
-      <c r="B96" s="7"/>
-[...6 lines deleted...]
-      <c r="I96" s="7"/>
+      <c r="B96" s="3"/>
+      <c r="C96" s="3"/>
+      <c r="D96" s="3"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="3"/>
       <c r="J96" s="1"/>
     </row>
-    <row r="97" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A97" s="5">
+    <row r="97" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A97" s="2">
         <f t="shared" si="2"/>
         <v>88</v>
       </c>
-      <c r="B97" s="7"/>
-[...6 lines deleted...]
-      <c r="I97" s="7"/>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="3"/>
       <c r="J97" s="1"/>
     </row>
-    <row r="98" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A98" s="5">
+    <row r="98" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A98" s="2">
         <f t="shared" si="2"/>
         <v>89</v>
       </c>
-      <c r="B98" s="7"/>
-[...6 lines deleted...]
-      <c r="I98" s="7"/>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="3"/>
       <c r="J98" s="1"/>
     </row>
-    <row r="99" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A99" s="5">
+    <row r="99" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A99" s="2">
         <f t="shared" si="2"/>
         <v>90</v>
       </c>
-      <c r="B99" s="7"/>
-[...6 lines deleted...]
-      <c r="I99" s="7"/>
+      <c r="B99" s="3"/>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="3"/>
       <c r="J99" s="1"/>
     </row>
-    <row r="100" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A100" s="5">
+    <row r="100" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A100" s="2">
         <f t="shared" si="2"/>
         <v>91</v>
       </c>
-      <c r="B100" s="7"/>
-[...6 lines deleted...]
-      <c r="I100" s="7"/>
+      <c r="B100" s="3"/>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3"/>
+      <c r="E100" s="3"/>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
+      <c r="H100" s="7"/>
+      <c r="I100" s="3"/>
       <c r="J100" s="1"/>
     </row>
-    <row r="101" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A101" s="5">
+    <row r="101" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A101" s="2">
         <f t="shared" si="2"/>
         <v>92</v>
       </c>
-      <c r="B101" s="7"/>
-[...6 lines deleted...]
-      <c r="I101" s="7"/>
+      <c r="B101" s="3"/>
+      <c r="C101" s="3"/>
+      <c r="D101" s="3"/>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
+      <c r="H101" s="7"/>
+      <c r="I101" s="3"/>
       <c r="J101" s="1"/>
     </row>
-    <row r="102" spans="1:10" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A102" s="5">
+    <row r="102" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="2">
         <f t="shared" si="2"/>
         <v>93</v>
       </c>
-      <c r="B102" s="12"/>
-[...6 lines deleted...]
-      <c r="I102" s="7"/>
+      <c r="B102" s="6"/>
+      <c r="C102" s="6"/>
+      <c r="D102" s="6"/>
+      <c r="E102" s="6"/>
+      <c r="F102" s="6"/>
+      <c r="G102" s="6"/>
+      <c r="H102" s="8"/>
+      <c r="I102" s="3"/>
       <c r="J102" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B3"/>
     <mergeCell ref="D1:J4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="40" fitToHeight="3" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="44" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002E8A48B33FF32F47A2EBE000C8DB172B" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dea11d8ee70d38b7c96c4c77eb8a7be6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d118143d-8e84-444d-8551-71acfd6fa8d2" xmlns:ns3="09555a3c-6bad-4a43-91f5-573f61efe3c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="23b4d25c28632438a61caa7c195c9e07" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d118143d-8e84-444d-8551-71acfd6fa8d2"/>
     <xsd:import namespace="09555a3c-6bad-4a43-91f5-573f61efe3c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2931,107 +3052,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d118143d-8e84-444d-8551-71acfd6fa8d2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="09555a3c-6bad-4a43-91f5-573f61efe3c4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{671E9210-B573-47BC-92A6-C9F286FA6A44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d118143d-8e84-444d-8551-71acfd6fa8d2"/>
     <ds:schemaRef ds:uri="09555a3c-6bad-4a43-91f5-573f61efe3c4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08704883-63E0-4C15-9C2A-9D582CAC78F0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="09555a3c-6bad-4a43-91f5-573f61efe3c4"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="d118143d-8e84-444d-8551-71acfd6fa8d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6253E51-7E37-470B-9540-60A2CD9F0081}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{52ca6a54-4465-4635-bff3-65d0a8412288}" enabled="0" method="" siteId="{52ca6a54-4465-4635-bff3-65d0a8412288}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">